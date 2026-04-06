--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Diego Vaz Sorgatto</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3703/projeto_de_lei_-_altera_e_acrescenta_dispositivos_na_lei_no_966.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3703/projeto_de_lei_-_altera_e_acrescenta_dispositivos_na_lei_no_966.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescentam dispositivos, na Lei nº 966 de 04 de dezembro de 1979 – Código Tributário Municipal e suas alterações, bem como da Lei nº 2.642, de 19 de dezembro de 2003.”</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3958/projeto_de_lei_-institui_o_programa_de_recuperacao_fiscal_refis_2021.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3958/projeto_de_lei_-institui_o_programa_de_recuperacao_fiscal_refis_2021.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação Fiscal da Fazenda Pública (REFIS 2021) do munícipio de Luziânia-GO e dá outras providências.”</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3960/projeto_de_lei_-_dispoe_sobre_transposicao_remanejamento_e_transferencias__secretaria_de_saude.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3960/projeto_de_lei_-_dispoe_sobre_transposicao_remanejamento_e_transferencias__secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre transposição, remanejamento e transferências de Créditos Adicionais Suplementares e Créditos Especiais no âmbito do Poder Executivo, no vigente orçamento, e dá outras providências.”</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_de_lei_-dispoe_sobre_transposicao_remanejamento_e_transferencias_fmas.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_de_lei_-dispoe_sobre_transposicao_remanejamento_e_transferencias_fmas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre transposição, remanejamento e transferências de Créditos Adicionais Suplementares e  Créditos Especiais no âmbito do Poder Executivo, no vigente orçamento, e dá outras providências”.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_-_autoriza_prorrogacao_iptu.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_-_autoriza_prorrogacao_iptu.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação de descontos a incidir sobre créditos tributários decorrentes da incidência do IPTU e dá outras providências."</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5519/projeto_de_lei_-_fixa_novas_datas_para_alvara.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5519/projeto_de_lei_-_fixa_novas_datas_para_alvara.pdf</t>
   </si>
   <si>
     <t>“Fixa novas datas para vencimento da taxa de alvará de funcionamento e dá outras providências.”</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5520/projeto_de_lei_012_-_instiuti_a_lei_de_diretrirzes__orcamentaria_-_ldo_0001.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5520/projeto_de_lei_012_-_instiuti_a_lei_de_diretrirzes__orcamentaria_-_ldo_0001.pdf</t>
   </si>
   <si>
     <t>"Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5521/projeto_de_lei_-transposicao_e_remanejamento_fundeb.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5521/projeto_de_lei_-transposicao_e_remanejamento_fundeb.pdf</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5741/dispoe_sobre_o_remanejamento_das_dotacoes_orcamentarias.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5741/dispoe_sobre_o_remanejamento_das_dotacoes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o remanejamento, a transposição e a transferência de fontes de recursos das dotações orçamentárias constantes da Lei Orçamentária Anual de 2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6289/projeto_de_lei_16_-_dispoe_transposicao_e_remanejamento.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6289/projeto_de_lei_16_-_dispoe_transposicao_e_remanejamento.pdf</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6290/projeto_de_lei_17_-_dispoe_transposicao_fundo_municipal_de_assistencia_social__material_de_consumo.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6290/projeto_de_lei_17_-_dispoe_transposicao_fundo_municipal_de_assistencia_social__material_de_consumo.pdf</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6291/projeto_de_lei_18_-_dispoe_transposicao_fundo_municipal_de_assistencia_social.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6291/projeto_de_lei_18_-_dispoe_transposicao_fundo_municipal_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6721/proojeto_de_lei_no_22_-_transposicao_e_remanejamento_-_fundo_municipal_de_assistencia_social.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6721/proojeto_de_lei_no_22_-_transposicao_e_remanejamento_-_fundo_municipal_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre transposição, remanejamento e transferências de Créditos Adicionais Suplementares e Créditos Especiais no âmbito do Fundo Municipal de Assistência Social, no vigente orçamento, e dá outras providências."</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/7301/projeto_de_lei_-_remanejamento_fme.pdf</t>
+    <t>http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/7301/projeto_de_lei_-_remanejamento_fme.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre transposição, remanejamento e transferências de Créditos Adicionais Suplementares e Créditos Especiais no âmbito do Poder Executivo, no vigente orçamento, e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,67 +549,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3703/projeto_de_lei_-_altera_e_acrescenta_dispositivos_na_lei_no_966.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3958/projeto_de_lei_-institui_o_programa_de_recuperacao_fiscal_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3960/projeto_de_lei_-_dispoe_sobre_transposicao_remanejamento_e_transferencias__secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_de_lei_-dispoe_sobre_transposicao_remanejamento_e_transferencias_fmas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_-_autoriza_prorrogacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5519/projeto_de_lei_-_fixa_novas_datas_para_alvara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5520/projeto_de_lei_012_-_instiuti_a_lei_de_diretrirzes__orcamentaria_-_ldo_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5521/projeto_de_lei_-transposicao_e_remanejamento_fundeb.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5741/dispoe_sobre_o_remanejamento_das_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6289/projeto_de_lei_16_-_dispoe_transposicao_e_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6290/projeto_de_lei_17_-_dispoe_transposicao_fundo_municipal_de_assistencia_social__material_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6291/projeto_de_lei_18_-_dispoe_transposicao_fundo_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6721/proojeto_de_lei_no_22_-_transposicao_e_remanejamento_-_fundo_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/7301/projeto_de_lei_-_remanejamento_fme.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3703/projeto_de_lei_-_altera_e_acrescenta_dispositivos_na_lei_no_966.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3958/projeto_de_lei_-institui_o_programa_de_recuperacao_fiscal_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3960/projeto_de_lei_-_dispoe_sobre_transposicao_remanejamento_e_transferencias__secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_de_lei_-dispoe_sobre_transposicao_remanejamento_e_transferencias_fmas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_-_autoriza_prorrogacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5519/projeto_de_lei_-_fixa_novas_datas_para_alvara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5520/projeto_de_lei_012_-_instiuti_a_lei_de_diretrirzes__orcamentaria_-_ldo_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5521/projeto_de_lei_-transposicao_e_remanejamento_fundeb.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/5741/dispoe_sobre_o_remanejamento_das_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6289/projeto_de_lei_16_-_dispoe_transposicao_e_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6290/projeto_de_lei_17_-_dispoe_transposicao_fundo_municipal_de_assistencia_social__material_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6291/projeto_de_lei_18_-_dispoe_transposicao_fundo_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/6721/proojeto_de_lei_no_22_-_transposicao_e_remanejamento_-_fundo_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luziania.go.leg.br/media/sapl/public/materialegislativa/2021/7301/projeto_de_lei_-_remanejamento_fme.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>